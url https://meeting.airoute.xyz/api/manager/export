--- v0 (2026-08-16)
+++ v1 (2026-10-12)
@@ -1322,195 +1322,195 @@
       </c>
       <c r="C3" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" s="1" customFormat="1" ht="140" customHeight="1" spans="1:9">
       <c r="A4" s="11">
-        <v>46251</v>
+        <v>46314</v>
       </c>
       <c r="B4" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b/>
               <sz val="24"/>
               <color theme="1"/>
               <rFont val="仿宋_GB2312"/>
               <charset val="134"/>
             </rPr>
             <t xml:space="preserve">一</t>
           </r>
         </is>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="10"/>
       <c r="I4" s="9"/>
     </row>
     <row r="5" s="1" customFormat="1" ht="140" customHeight="1" spans="1:9">
       <c r="A5" s="11">
-        <v>46252</v>
+        <v>46315</v>
       </c>
       <c r="B5" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b/>
               <sz val="24"/>
               <color theme="1"/>
               <rFont val="仿宋_GB2312"/>
               <charset val="134"/>
             </rPr>
             <t xml:space="preserve">二</t>
           </r>
         </is>
       </c>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="10"/>
       <c r="I5" s="9"/>
     </row>
     <row r="6" s="1" customFormat="1" ht="140" customHeight="1" spans="1:9">
       <c r="A6" s="11">
-        <v>46253</v>
+        <v>46316</v>
       </c>
       <c r="B6" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b/>
               <sz val="24"/>
               <color theme="1"/>
               <rFont val="仿宋_GB2312"/>
               <charset val="134"/>
             </rPr>
             <t xml:space="preserve">三</t>
           </r>
         </is>
       </c>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="10"/>
       <c r="I6" s="9"/>
     </row>
     <row r="7" s="1" customFormat="1" ht="140" customHeight="1" spans="1:9">
       <c r="A7" s="11">
-        <v>46254</v>
+        <v>46317</v>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b/>
               <sz val="24"/>
               <color theme="1"/>
               <rFont val="仿宋_GB2312"/>
               <charset val="134"/>
             </rPr>
             <t xml:space="preserve">四</t>
           </r>
         </is>
       </c>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="10"/>
       <c r="I7" s="9"/>
     </row>
     <row r="8" s="1" customFormat="1" ht="140" customHeight="1" spans="1:9">
       <c r="A8" s="11">
-        <v>46255</v>
+        <v>46318</v>
       </c>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <b/>
               <sz val="24"/>
               <color theme="1"/>
               <rFont val="仿宋_GB2312"/>
               <charset val="134"/>
             </rPr>
             <t xml:space="preserve">五</t>
           </r>
         </is>
       </c>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="10"/>
       <c r="I8" s="9"/>
     </row>
     <row r="9" ht="161" customHeight="1" spans="1:9">
       <c r="A9" s="17" t="inlineStr">
         <is>
           <t xml:space="preserve">注：以上安排如无变动不再通知、请会议组织部门通知有关人员按时参加。</t>
         </is>
       </c>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
       <c r="I9" s="18" t="inlineStr">
         <is>
           <t xml:space="preserve">党委办公室/办公室
-2026年8月16日</t>
+2026年10月18日</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A9:H9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="40" fitToHeight="0" orientation="landscape"/>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>